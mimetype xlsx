--- v2 (2026-09-07)
+++ v3 (2026-10-23)
@@ -255,312 +255,322 @@
       <right/>
       <top/>
       <bottom/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <cols>
+    <col min="1" max="1" width="60.00" customWidth="1"/>
+    <col min="2" max="2" width="24.00" customWidth="1"/>
+    <col min="3" max="3" width="19.00" customWidth="1"/>
+    <col min="4" max="4" width="8.43" customWidth="1"/>
+    <col min="5" max="5" width="48.00" customWidth="1"/>
+    <col min="6" max="6" width="12.00" customWidth="1"/>
+    <col min="7" max="7" width="12.00" customWidth="1"/>
+    <col min="8" max="8" width="36.00" customWidth="1"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0">
         <v>50.1366372</v>
       </c>
       <c r="G1" s="0">
         <v>14.5101286</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:9">
+    <row r="2" spans="1:10">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0">
         <v>50.1390766</v>
       </c>
       <c r="G2" s="0">
         <v>14.5127668</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="F3" s="0">
         <v>50.1358031</v>
       </c>
       <c r="G3" s="0">
         <v>14.5103923</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
+    <row r="4" spans="1:10">
       <c r="A4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="0">
         <v>50.1302271</v>
       </c>
       <c r="G4" s="0">
         <v>14.5106984</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="5" spans="1:9">
+    <row r="5" spans="1:10">
       <c r="A5" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>26</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>27</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F5" s="0">
         <v>50.1342215</v>
       </c>
       <c r="G5" s="0">
         <v>14.5103969</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
+    <row r="6" spans="1:10">
       <c r="A6" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F6" s="0">
         <v>50.1370108</v>
       </c>
       <c r="G6" s="0">
         <v>14.514415</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:10">
       <c r="A7" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F7" s="0">
         <v>50.1381441</v>
       </c>
       <c r="G7" s="0">
         <v>14.5144135</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="8" spans="1:9">
+    <row r="8" spans="1:10">
       <c r="A8" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>44</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F8" s="0">
         <v>50.1331624</v>
       </c>
       <c r="G8" s="0">
         <v>14.5008939</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="9" spans="1:9">
+    <row r="9" spans="1:10">
       <c r="A9" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>50</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F9" s="0">
         <v>50.1343735</v>
       </c>
       <c r="G9" s="0">
         <v>14.5048755</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:10">
       <c r="A10" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>56</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F10" s="0">
         <v>50.1337344</v>
       </c>
       <c r="G10" s="0">
         <v>14.5105762</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>62</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F11" s="0">
         <v>50.1398854</v>
       </c>
       <c r="G11" s="0">
         <v>14.5051307</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>65</v>
       </c>
     </row>