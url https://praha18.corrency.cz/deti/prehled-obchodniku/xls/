--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdWorkbook" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
     <Relationship Id="rIdCore" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
     <Relationship Id="rIdApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Přehled obchodníků" sheetId="1" r:id="rIdSheet1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="120">
   <si>
     <t xml:space="preserve">Asociace Český Gymnathlon, z.s. - Squash Modrý svět</t>
   </si>
   <si>
     <t xml:space="preserve">Beranových 125</t>
   </si>
   <si>
     <t xml:space="preserve">Praha 9</t>
   </si>
   <si>
     <t xml:space="preserve">19900</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.gymnathlon.cz/</t>
   </si>
   <si>
     <t xml:space="preserve">Asociace Český Gymnathlon, z.s. - Tělocvična TJ Letov</t>
   </si>
   <si>
     <t xml:space="preserve">Třinecká 650</t>
   </si>
   <si>
@@ -243,84 +243,120 @@
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.judoprodeti.cz/seznam-lokalit</t>
   </si>
   <si>
     <t xml:space="preserve">Judo club Kidsport - ZŠ Tupolevova</t>
   </si>
   <si>
     <t xml:space="preserve">Dobratická 525</t>
   </si>
   <si>
     <t xml:space="preserve">Praha</t>
   </si>
   <si>
     <t xml:space="preserve">19900</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.judoprodeti.cz/seznam-lokalit</t>
   </si>
   <si>
+    <t xml:space="preserve">Kroužek PP - Volnočasové a sportovní centrum, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rösslera-Ořovského 710</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 9 - Letňany</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.ppcentrum.cz</t>
+  </si>
+  <si>
     <t xml:space="preserve">Kroužky.cz - ZŠ Fryčovická - Kreativní tvoření, Věda nás baví</t>
   </si>
   <si>
     <t xml:space="preserve">Fryčovická 462</t>
   </si>
   <si>
     <t xml:space="preserve">Praha</t>
   </si>
   <si>
     <t xml:space="preserve">19900</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.krouzky.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Krpalek Academy z. s. - ZŠ Generála Fajtla</t>
   </si>
   <si>
     <t xml:space="preserve">Rychnovská 651</t>
   </si>
   <si>
     <t xml:space="preserve">Praha</t>
   </si>
   <si>
     <t xml:space="preserve">19900</t>
   </si>
   <si>
     <t xml:space="preserve">Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.krpalekacademy.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prague Tigers z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Třinecká 650</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 9 - Letňany</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.praguetigers.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Prostor Letňany</t>
   </si>
   <si>
     <t xml:space="preserve">Křivoklátská 302</t>
   </si>
   <si>
     <t xml:space="preserve">Praha 9 - Letňany</t>
   </si>
   <si>
     <t xml:space="preserve">19900</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí</t>
   </si>
   <si>
     <t xml:space="preserve">https://Www.prostorletnany.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Studio Motýlek, s.r.o.</t>
   </si>
   <si>
     <t xml:space="preserve">Třinecká 650</t>
   </si>
@@ -737,156 +773,208 @@
       </c>
       <c r="G13" s="0">
         <v>14.5106984</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>80</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F14" s="0">
-        <v>50.1377292</v>
+        <v>50.1331624</v>
       </c>
       <c r="G14" s="0">
-        <v>14.5066833</v>
+        <v>14.5008939</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>86</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F15" s="0">
-        <v>50.1364083</v>
+        <v>50.1377292</v>
       </c>
       <c r="G15" s="0">
-        <v>14.5105742</v>
+        <v>14.5066833</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>92</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F16" s="0">
-        <v>50.1383228</v>
+        <v>50.1364083</v>
       </c>
       <c r="G16" s="0">
-        <v>14.5129041</v>
+        <v>14.5105742</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0" t="s">
         <v>96</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>98</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F17" s="0">
         <v>50.1342215</v>
       </c>
       <c r="G17" s="0">
         <v>14.5103969</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0" t="s">
         <v>102</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>104</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F18" s="0">
-        <v>50.1377292</v>
+        <v>50.1383228</v>
       </c>
       <c r="G18" s="0">
-        <v>14.5066833</v>
+        <v>14.5129041</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>107</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="F19" s="0">
+        <v>50.1342215</v>
+      </c>
+      <c r="G19" s="0">
+        <v>14.5103969</v>
+      </c>
+      <c r="H19" s="0" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="F20" s="0">
+        <v>50.1377292</v>
+      </c>
+      <c r="G20" s="0">
+        <v>14.5066833</v>
+      </c>
+      <c r="H20" s="0" t="s">
+        <v>119</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>